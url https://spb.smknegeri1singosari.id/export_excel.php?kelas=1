--- v0 (2026-02-17)
+++ v1 (2026-06-19)
@@ -30,227 +30,227 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK001 - Basic Programming</t>
+          <t xml:space="preserve">SK002 - Web Development</t>
         </r>
       </text>
     </comment>
     <comment ref="D3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK002 - Web Development</t>
+          <t xml:space="preserve">SK003 - Database Management</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK003 - Database Management</t>
+          <t xml:space="preserve">SK004 - Network Administration</t>
         </r>
       </text>
     </comment>
     <comment ref="F3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK004 - Network Administration</t>
+          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="G3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
+          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="H3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
+          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
         </r>
       </text>
     </comment>
     <comment ref="I3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
+          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="J3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="K3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="L3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
         </r>
       </text>
     </comment>
     <comment ref="M3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
+          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="N3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
         </r>
       </text>
     </comment>
     <comment ref="O3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TDP15GN107 - Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="P3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -375,64 +375,61 @@
           <t xml:space="preserve">TDP15GN117 - Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="X3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TDP15GN119 - Using the Caterpillar Service Software Properly</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>DATA SISWA KELAS: X TAB 3 - 2025/2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>NAMA SISWA</t>
   </si>
   <si>
-    <t>SK1</t>
-[...1 lines deleted...]
-  <si>
     <t>SK2</t>
   </si>
   <si>
     <t>SK3</t>
   </si>
   <si>
     <t>SK4</t>
   </si>
   <si>
     <t>ENG</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>Hand Tools</t>
   </si>
   <si>
     <t>Power Tools</t>
   </si>
   <si>
     <t>Special Tools</t>
@@ -452,57 +449,120 @@
   <si>
     <t>Literatur</t>
   </si>
   <si>
     <t>OP</t>
   </si>
   <si>
     <t>Elc</t>
   </si>
   <si>
     <t>Conn</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>SIMS</t>
   </si>
   <si>
     <t>SIS</t>
   </si>
   <si>
-    <t>Ahmad Rizki</t>
+    <t>Achmad Jenda Suryawan</t>
+  </si>
+  <si>
+    <t>Aillen Neisya</t>
+  </si>
+  <si>
+    <t>Alena Fransiska</t>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
-    <t>Budi Santoso</t>
+    <t>Alvaro Maulana Firmansyah</t>
+  </si>
+  <si>
+    <t>Azzalea Salsabila Ramadani</t>
+  </si>
+  <si>
+    <t>Caesarino Rama Dewantara</t>
+  </si>
+  <si>
+    <t>Dabith Alean Anaz Pratama</t>
+  </si>
+  <si>
+    <t>Fadholi Hilmi</t>
+  </si>
+  <si>
+    <t>Khanza Maulana Zimran</t>
+  </si>
+  <si>
+    <t>Lintang Ardanu Putra Kamil</t>
+  </si>
+  <si>
+    <t>Moch. Khabil Prayudha</t>
+  </si>
+  <si>
+    <t>Mochammad Farhan AL Hafizh</t>
+  </si>
+  <si>
+    <t>Muhamad Vickri Septiano Putra</t>
+  </si>
+  <si>
+    <t>Muhammad Aziz</t>
+  </si>
+  <si>
+    <t>Muhammad Khafi Eriansyah</t>
+  </si>
+  <si>
+    <t>Muhammad Nabeel Ramadhan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Rakha Putra Ardyansyah </t>
+  </si>
+  <si>
+    <t>Philips Putro Utomo</t>
+  </si>
+  <si>
+    <t>Rayhan Andruw Aprillino</t>
+  </si>
+  <si>
+    <t>Richie Satria Wibowo</t>
+  </si>
+  <si>
+    <t>Roy Cahyo Sutanto</t>
+  </si>
+  <si>
+    <t>Wildan Arasya Firdaus</t>
+  </si>
+  <si>
+    <t>Windy Asta Kumalasari</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -870,71 +930,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X5"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:X5"/>
+      <selection activeCell="A3" sqref="A3:X26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
@@ -950,152 +1010,776 @@
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O3" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="2" t="s">
+      <c r="R3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="2" t="s">
+      <c r="S3" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="2" t="s">
+      <c r="T3" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="2" t="s">
+      <c r="U3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="2" t="s">
+      <c r="V3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="2" t="s">
+      <c r="W3" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="2" t="s">
+      <c r="X3" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N4" s="3"/>
       <c r="O4" s="3"/>
-      <c r="P4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
-      <c r="X4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X4" s="3"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O5" s="3"/>
       <c r="P5" s="3"/>
-      <c r="Q5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="3">
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="3">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="3"/>
+      <c r="T7" s="3"/>
+      <c r="U7" s="3"/>
+      <c r="V7" s="3"/>
+      <c r="W7" s="3"/>
+      <c r="X7" s="3"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="3">
+        <v>5</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="O8" s="3"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="3"/>
+      <c r="S8" s="3"/>
+      <c r="T8" s="3"/>
+      <c r="U8" s="3"/>
+      <c r="V8" s="3"/>
+      <c r="W8" s="3"/>
+      <c r="X8" s="3"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="3">
+        <v>6</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
+      <c r="S9" s="3"/>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="3"/>
+      <c r="X9" s="3"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="3">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="3">
+        <v>8</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
+      <c r="S11" s="3"/>
+      <c r="T11" s="3"/>
+      <c r="U11" s="3"/>
+      <c r="V11" s="3"/>
+      <c r="W11" s="3"/>
+      <c r="X11" s="3"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="3">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="3">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="3">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="3"/>
+      <c r="T14" s="3"/>
+      <c r="U14" s="3"/>
+      <c r="V14" s="3"/>
+      <c r="W14" s="3"/>
+      <c r="X14" s="3"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="3">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="O15" s="3"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="3"/>
+      <c r="R15" s="3"/>
+      <c r="S15" s="3"/>
+      <c r="T15" s="3"/>
+      <c r="U15" s="3"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="3"/>
+      <c r="X15" s="3"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="3">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
+      <c r="Q16" s="3"/>
+      <c r="R16" s="3"/>
+      <c r="S16" s="3"/>
+      <c r="T16" s="3"/>
+      <c r="U16" s="3"/>
+      <c r="V16" s="3"/>
+      <c r="W16" s="3"/>
+      <c r="X16" s="3"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" s="3">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="3"/>
+      <c r="T17" s="3"/>
+      <c r="U17" s="3"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3"/>
+      <c r="X17" s="3"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" s="3">
+        <v>15</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="3"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" s="3">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="3"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" s="3">
+        <v>17</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="3"/>
+      <c r="R20" s="3"/>
+      <c r="S20" s="3"/>
+      <c r="T20" s="3"/>
+      <c r="U20" s="3"/>
+      <c r="V20" s="3"/>
+      <c r="W20" s="3"/>
+      <c r="X20" s="3"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" s="3">
+        <v>18</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" s="3">
+        <v>19</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="3"/>
+      <c r="O22" s="3"/>
+      <c r="P22" s="3"/>
+      <c r="Q22" s="3"/>
+      <c r="R22" s="3"/>
+      <c r="S22" s="3"/>
+      <c r="T22" s="3"/>
+      <c r="U22" s="3"/>
+      <c r="V22" s="3"/>
+      <c r="W22" s="3"/>
+      <c r="X22" s="3"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" s="3">
+        <v>20</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="3"/>
+      <c r="O23" s="3"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="3"/>
+      <c r="R23" s="3"/>
+      <c r="S23" s="3"/>
+      <c r="T23" s="3"/>
+      <c r="U23" s="3"/>
+      <c r="V23" s="3"/>
+      <c r="W23" s="3"/>
+      <c r="X23" s="3"/>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" s="3">
+        <v>21</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="3"/>
+      <c r="P24" s="3"/>
+      <c r="Q24" s="3"/>
+      <c r="R24" s="3"/>
+      <c r="S24" s="3"/>
+      <c r="T24" s="3"/>
+      <c r="U24" s="3"/>
+      <c r="V24" s="3"/>
+      <c r="W24" s="3"/>
+      <c r="X24" s="3"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" s="3">
+        <v>22</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="3"/>
+      <c r="T25" s="3"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="3"/>
+      <c r="X25" s="3"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" s="3">
+        <v>23</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="3"/>
+      <c r="Q26" s="3"/>
+      <c r="R26" s="3"/>
+      <c r="S26" s="3"/>
+      <c r="T26" s="3"/>
+      <c r="U26" s="3"/>
+      <c r="V26" s="3"/>
+      <c r="W26" s="3"/>
+      <c r="X26" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>