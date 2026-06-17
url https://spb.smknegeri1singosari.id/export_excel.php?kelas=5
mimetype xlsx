--- v0 (2026-02-17)
+++ v1 (2026-06-17)
@@ -30,227 +30,227 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK001 - Basic Programming</t>
+          <t xml:space="preserve">SK002 - Web Development</t>
         </r>
       </text>
     </comment>
     <comment ref="D3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK002 - Web Development</t>
+          <t xml:space="preserve">SK003 - Database Management</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK003 - Database Management</t>
+          <t xml:space="preserve">SK004 - Network Administration</t>
         </r>
       </text>
     </comment>
     <comment ref="F3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK004 - Network Administration</t>
+          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="G3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
+          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="H3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
+          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
         </r>
       </text>
     </comment>
     <comment ref="I3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
+          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="J3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="K3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="L3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
         </r>
       </text>
     </comment>
     <comment ref="M3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
+          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="N3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
         </r>
       </text>
     </comment>
     <comment ref="O3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TDP15GN107 - Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="P3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -375,62 +375,59 @@
           <t xml:space="preserve">TDP15GN117 - Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="X3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TDP15GN119 - Using the Caterpillar Service Software Properly</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>DATA SISWA KELAS: XI TAB 3 - 2026/2027</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>NAMA SISWA</t>
-  </si>
-[...1 lines deleted...]
-    <t>SK1</t>
   </si>
   <si>
     <t>SK2</t>
   </si>
   <si>
     <t>SK3</t>
   </si>
   <si>
     <t>SK4</t>
   </si>
   <si>
     <t>ENG</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>Hand Tools</t>
   </si>
   <si>
     <t>Power Tools</t>
   </si>
@@ -861,56 +858,56 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:X3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
@@ -926,81 +923,81 @@
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O3" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="2" t="s">
+      <c r="R3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="2" t="s">
+      <c r="S3" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="2" t="s">
+      <c r="T3" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="2" t="s">
+      <c r="U3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="2" t="s">
+      <c r="V3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="2" t="s">
+      <c r="W3" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="2" t="s">
+      <c r="X3" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>