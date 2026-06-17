--- v0 (2026-02-17)
+++ v1 (2026-06-17)
@@ -30,227 +30,227 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="C3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK001 - Basic Programming</t>
+          <t xml:space="preserve">SK002 - Web Development</t>
         </r>
       </text>
     </comment>
     <comment ref="D3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK002 - Web Development</t>
+          <t xml:space="preserve">SK003 - Database Management</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK003 - Database Management</t>
+          <t xml:space="preserve">SK004 - Network Administration</t>
         </r>
       </text>
     </comment>
     <comment ref="F3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">SK004 - Network Administration</t>
+          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="G3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
+          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="H3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
+          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
         </r>
       </text>
     </comment>
     <comment ref="I3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
+          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="J3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="K3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="L3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
         </r>
       </text>
     </comment>
     <comment ref="M3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
+          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="N3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
         </r>
       </text>
     </comment>
     <comment ref="O3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TDP15GN107 - Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="P3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
@@ -375,64 +375,61 @@
           <t xml:space="preserve">TDP15GN117 - Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="X3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">TDP15GN119 - Using the Caterpillar Service Software Properly</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>DATA SISWA KELAS: Guru - 2025/2026</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>NAMA SISWA</t>
   </si>
   <si>
-    <t>SK1</t>
-[...1 lines deleted...]
-  <si>
     <t>SK2</t>
   </si>
   <si>
     <t>SK3</t>
   </si>
   <si>
     <t>SK4</t>
   </si>
   <si>
     <t>ENG</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>Hand Tools</t>
   </si>
   <si>
     <t>Power Tools</t>
   </si>
   <si>
     <t>Special Tools</t>
@@ -458,54 +455,54 @@
   <si>
     <t>Elc</t>
   </si>
   <si>
     <t>Conn</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>SIMS</t>
   </si>
   <si>
     <t>SIS</t>
   </si>
   <si>
     <t>Arsan Hardi Wibisono, S.Pd., Gr.</t>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
-    <t>P</t>
-[...2 lines deleted...]
-    <t>Setiawan Tuhu Basuki</t>
+    <t>Fakhrizza Arrifi Agustian, S.Pd.</t>
+  </si>
+  <si>
+    <t>Setiawan Tuhu Basuki, ST.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -888,56 +885,56 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:X6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
@@ -953,235 +950,283 @@
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O3" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="2" t="s">
+      <c r="R3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="2" t="s">
+      <c r="S3" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="2" t="s">
+      <c r="T3" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="2" t="s">
+      <c r="U3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="2" t="s">
+      <c r="V3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="2" t="s">
+      <c r="W3" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="2" t="s">
+      <c r="X3" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
-      <c r="F4" s="3"/>
-[...1 lines deleted...]
-      <c r="H4" s="3"/>
+      <c r="F4" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>25</v>
+      </c>
       <c r="I4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="N4" s="3"/>
       <c r="O4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="T4" s="3"/>
+        <v>25</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>25</v>
+      </c>
       <c r="U4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="W4" s="3"/>
+        <v>25</v>
+      </c>
+      <c r="W4" s="4" t="s">
+        <v>25</v>
+      </c>
       <c r="X4" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
-      <c r="F5" s="3"/>
-[...17 lines deleted...]
-      <c r="X5" s="3"/>
+      <c r="F5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="R5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="S5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="T5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="W5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="X5" s="4" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
-      <c r="F6" s="3"/>
+      <c r="F6" s="4" t="s">
+        <v>25</v>
+      </c>
       <c r="G6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="W6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="X6" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>