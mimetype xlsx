--- v1 (2026-06-17)
+++ v2 (2026-08-17)
@@ -1,622 +1,635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Rekap Siswa" sheetId="1" r:id="rId4"/>
+    <sheet name="Matriks Kompetensi" sheetId="2" r:id="rId5"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Rekap Siswa'!$A$5:$K$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Matriks Kompetensi'!$A$3:$X$4</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
-    <comment ref="C3" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="F3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
+          <t xml:space="preserve">TDP15GN119 — Using the Caterpillar Service Software Properly</t>
         </r>
       </text>
     </comment>
     <comment ref="G3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
+          <t xml:space="preserve">TDP15GN109 — Selecting and Using the Cat Service Literature Properly</t>
         </r>
       </text>
     </comment>
     <comment ref="H3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
+          <t xml:space="preserve">TDP15GN108 — Carrying Out Jacking, Blocking and Lifting of Heavy Equipment and Components Safety</t>
         </r>
       </text>
     </comment>
     <comment ref="I3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN107 — Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="J3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN106 — Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="K3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN105 — Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
         </r>
       </text>
     </comment>
     <comment ref="L3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
+          <t xml:space="preserve">TDP15GN104 — Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="M3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN103 — Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="N3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
+          <t xml:space="preserve">TDP15GN102 — Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="O3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN107 - Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN101 — Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
         </r>
       </text>
     </comment>
     <comment ref="P3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN108 - Carrying Out Jacking, Blocking and Lifting of Heavy Equipment and Components Safety</t>
+          <t xml:space="preserve">TDP10GN130 — Computer Literacy Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="Q3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN109 - Selecting and Using the Cat Service Literature Properly</t>
+          <t xml:space="preserve">TDP10GN119 — English Proficiency Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="R3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN110 - Perform Starting, Operating and Stopping Equipment as Procedure Including Safety &amp; LOTO Procedure</t>
+          <t xml:space="preserve">TDP15GN110 — Perform Starting, Operating and Stopping Equipment as Procedure Including Safety &amp; LOTO Procedure</t>
         </r>
       </text>
     </comment>
     <comment ref="S3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN112 - Performing the Electrical Testing and Measurements using Electrical Test Equipment &amp; Perform Basic Electrical Repairs</t>
+          <t xml:space="preserve">TDP15GN112 — Performing the Electrical Testing and Measurements using Electrical Test Equipment &amp; Perform Basic Electrical Repairs</t>
         </r>
       </text>
     </comment>
     <comment ref="T3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN113 - Testing and Repair Cables, Terminals and Caterpillar Connector</t>
+          <t xml:space="preserve">TDP15GN113 — Testing and Repair Cables, Terminals and Caterpillar Connector</t>
         </r>
       </text>
     </comment>
     <comment ref="U3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN115 - Removing and Installing the Engine/Machine Major Component (Including Attachment)</t>
+          <t xml:space="preserve">TDP15GN115 — Removing and Installing the Engine/Machine Major Component (Including Attachment)</t>
         </r>
       </text>
     </comment>
     <comment ref="V3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN116 - Performing a Preventive Maintenance Service</t>
+          <t xml:space="preserve">TDP15GN116 — Performing a Preventive Maintenance Service</t>
         </r>
       </text>
     </comment>
     <comment ref="W3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN117 - Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
+          <t xml:space="preserve">TDP15GN117 — Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="X3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN119 - Using the Caterpillar Service Software Properly</t>
+          <t xml:space="preserve">TDP15GN106 — Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
-[...16 lines deleted...]
-    <t>SK4</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+  <si>
+    <t>REKAP SPB KOMPETENSI TAB 3</t>
+  </si>
+  <si>
+    <t>SMK NEGERI 1 SINGOSARI · TAHUN AJARAN 2026/2027</t>
+  </si>
+  <si>
+    <t>Sumber identitas siswa: Agenda Guru · Dicetak 17-08-2026 10:55 WIB</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>NISN</t>
+  </si>
+  <si>
+    <t>Nama Siswa</t>
+  </si>
+  <si>
+    <t>L/P</t>
+  </si>
+  <si>
+    <t>Kelas</t>
+  </si>
+  <si>
+    <t>Target Skill (19)</t>
+  </si>
+  <si>
+    <t>Terverifikasi</t>
+  </si>
+  <si>
+    <t>Menunggu</t>
+  </si>
+  <si>
+    <t>Belum Lengkap</t>
+  </si>
+  <si>
+    <t>Progres</t>
+  </si>
+  <si>
+    <t>Status Pemeriksaan</t>
+  </si>
+  <si>
+    <t>MATRIKS STATUS KOMPETENSI SISWA TAB 3</t>
+  </si>
+  <si>
+    <t>SIS</t>
+  </si>
+  <si>
+    <t>Literatur</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>Fastener</t>
+  </si>
+  <si>
+    <t>SBG</t>
+  </si>
+  <si>
+    <t>Measuring</t>
+  </si>
+  <si>
+    <t>Special Tools</t>
+  </si>
+  <si>
+    <t>Power Tools</t>
+  </si>
+  <si>
+    <t>Hand Tools</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>COM</t>
   </si>
   <si>
     <t>ENG</t>
   </si>
   <si>
-    <t>COM</t>
-[...28 lines deleted...]
-  <si>
     <t>OP</t>
   </si>
   <si>
     <t>Elc</t>
   </si>
   <si>
     <t>Conn</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>SIMS</t>
   </si>
   <si>
-    <t>SIS</t>
-[...11 lines deleted...]
-    <t>Setiawan Tuhu Basuki, ST.</t>
+    <t>Keterangan: V = Terverifikasi, M = Menunggu Verifikasi, B = Belum Lengkap.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
-      <color rgb="FF000000"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FF071A33"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
+      <sz val="15"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="1"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF0070C0"/>
+      <color rgb="FF5B6E82"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF4472C4"/>
+        <fgColor rgb="FF071A33"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F5FA8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="11">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -862,402 +875,395 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K6"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="5" activePane="bottomLeft" state="frozen" topLeftCell="A6"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6:C6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="20" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A5:K6"/>
+  <mergeCells>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:X6"/>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane xSplit="5" ySplit="3" activePane="bottomRight" state="frozen" topLeftCell="F4"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="7" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9" customWidth="true" style="0"/>
+    <col min="21" max="21" width="9" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9" customWidth="true" style="0"/>
+    <col min="23" max="23" width="9" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+      <c r="R1" s="7"/>
+      <c r="S1" s="7"/>
+      <c r="T1" s="7"/>
+      <c r="U1" s="7"/>
+      <c r="V1" s="7"/>
+      <c r="W1" s="7"/>
+      <c r="X1" s="7"/>
     </row>
     <row r="3" spans="1:24">
-      <c r="A3" s="2" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="A3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="B3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="C3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="D3" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="2" t="s">
-[...26 lines deleted...]
-      <c r="P3" s="2" t="s">
+      <c r="F3" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="2" t="s">
+      <c r="G3" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="R3" s="2" t="s">
+      <c r="H3" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="S3" s="2" t="s">
+      <c r="I3" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="T3" s="2" t="s">
+      <c r="J3" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="U3" s="2" t="s">
+      <c r="K3" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="V3" s="2" t="s">
+      <c r="L3" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="W3" s="2" t="s">
+      <c r="M3" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="2" t="s">
+      <c r="N3" s="8" t="s">
         <v>23</v>
+      </c>
+      <c r="O3" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="P3" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q3" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="R3" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="S3" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="T3" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="U3" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="V3" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="W3" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="X3" s="8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="3">
-[...130 lines deleted...]
-      </c>
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="9"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
     </row>
     <row r="6" spans="1:24">
-      <c r="A6" s="3">
-[...63 lines deleted...]
-        <v>25</v>
+      <c r="A6" s="10" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A3:X4"/>
   <mergeCells>
-    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A6:X6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Worksheet</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Rekap Siswa</vt:lpstr>
+      <vt:lpstr>Matriks Kompetensi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>